--- v0 (2025-11-21)
+++ v1 (2026-04-21)
@@ -2,894 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+    <w:p w14:paraId="0457D3FA" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
       <w:pPr>
         <w:pStyle w:val="Titolo5"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F47EB">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>LEARNING AGREEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+    <w:p w14:paraId="386BC1B6" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3FD4">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Double Degree/Double </w:t>
+        <w:t>Double Degree/Double Diplôme</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+    <w:p w14:paraId="18F33D2F" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0058151D" w:rsidRPr="00C101AA" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+    <w:p w14:paraId="467EF44A" w14:textId="460D7714" w:rsidR="0058151D" w:rsidRPr="00C101AA" w:rsidRDefault="0058151D" w:rsidP="0058151D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C101AA">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Academic year</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">: _________ </w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00630CD8">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20_- 20__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058151D" w:rsidRPr="003C3FD4" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+    <w:p w14:paraId="0F6E87EA" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="003C3FD4" w:rsidRDefault="0058151D" w:rsidP="0058151D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="372773F3" w14:textId="77777777" w:rsidTr="0058151D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0058151D" w:rsidRPr="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="1E60C4FF" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0058151D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">STUDENT (SURNAME/NAME):                        </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRPr="003C3FD4" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="01722BD4" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="003C3FD4" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRPr="003C3FD4" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="1408188B" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="003C3FD4" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C3FD4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Matriculation number:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRPr="003C3FD4" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="15A24CA4" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="003C3FD4" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRPr="003C3FD4" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="0E62DAC7" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="003C3FD4" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C3FD4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Degree programme:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
-[...2 lines deleted...]
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
+          <w:p w14:paraId="016FC00D" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058151D" w14:paraId="1FD8F390" w14:textId="77777777" w:rsidTr="0058151D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0058151D" w:rsidRPr="004B3D91" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="7F97FC77" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="004B3D91" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B3D91">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">NAME OF HOME INSTITUTION: </w:t>
             </w:r>
             <w:r w:rsidRPr="004B3D91">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Università degli Studi di Milano</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="04BD645C" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRPr="00D73DFC" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="70BFCC19" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00D73DFC" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D73DFC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Department/Faculty: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRPr="00D73DFC" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="0905E182" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00D73DFC" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRPr="00D73DFC" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="41A8E69B" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00D73DFC" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Academic</w:t>
             </w:r>
             <w:r w:rsidRPr="00D73DFC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Coordinator:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Professor __________________ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="07A3B2DC" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:pStyle w:val="Titolo4"/>
-              <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRPr="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="2E1160A3" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:pStyle w:val="Titolo4"/>
-              <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0058151D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
-[...2 lines deleted...]
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
+          <w:p w14:paraId="6BB52853" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058151D" w:rsidRPr="0085435A" w14:paraId="6318687B" w14:textId="77777777" w:rsidTr="0058151D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="61049515" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>NAME OF HOST INSTITUTION:</w:t>
+              <w:t>NAME OF HOST INSTITUTION: ____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07D82232" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09A48A4B" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00724156">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Department/Faculty</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ____________________________</w:t>
-[...20 lines deleted...]
-            </w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="085A2695" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0586D29D" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>Academic Coordinator: Professor ________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
-[...6 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="204A7228" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="630A26F2" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="5877"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
+          <w:p w14:paraId="1784F785" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="0085435A" w:rsidRDefault="0058151D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00811141" w:rsidRDefault="00811141"/>
-    <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+    <w:p w14:paraId="3A6D153E" w14:textId="77777777" w:rsidR="00811141" w:rsidRPr="0085435A" w:rsidRDefault="00811141">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D4CE35" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="0085435A" w:rsidRDefault="0058151D" w:rsidP="0058151D">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE7BE3">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DETAILS OF THE PROPOSED STUDY PROGRAMME</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
+    <w:p w14:paraId="4FF78332" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="0085435A" w:rsidRDefault="0058151D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058151D" w:rsidTr="00CF0BBD">
+      <w:tr w:rsidR="0058151D" w14:paraId="3A59B658" w14:textId="77777777" w:rsidTr="00CF0BBD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D">
+          <w:p w14:paraId="6570FAFD" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D">
             <w:r w:rsidRPr="00C60F21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>PARTNER UNIVERSITY (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Host</w:t>
             </w:r>
             <w:r w:rsidRPr="00C60F21">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C60F21">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Institution </w:t>
             </w:r>
             <w:r w:rsidRPr="00C60F21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...4 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="2A05C5F6" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB5202B" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D">
             <w:r w:rsidRPr="00B06057">
               <w:t>Course Unit Title (Denominazione corso)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="259FCF10" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED7708D" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00B06057">
               <w:t>ECTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...10 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="50AF5F7D" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A884835" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1946EAEE" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...10 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="2B93BA26" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EF0CA2" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C494F7" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...10 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="436635F6" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D59054A" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2CDEA5" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...10 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="5BF4A22A" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4330E5ED" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F17A7B" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...10 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="2F86E4E7" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FE0B29" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FEFEEE" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...10 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="5AB262DE" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65082FE2" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0621D343" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...10 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="08EF566A" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0887BAF7" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1C40D0" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...10 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="65A22CA3" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D2D4BB" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1337FAEE" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...10 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="397DE25E" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1997618D" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F862D1F" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...10 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="5FBBAFE3" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D61FD67" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23431650" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...10 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="644F17F1" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E57737A" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF5EB42" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
-[...10 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="501EB680" w14:textId="77777777" w:rsidTr="0058151D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49567801" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15469715" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="00B06057" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
+    <w:p w14:paraId="454C3D58" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
+      <w:tr w:rsidR="0058151D" w14:paraId="682EE302" w14:textId="77777777" w:rsidTr="0058151D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D">
+          <w:p w14:paraId="18DA2194" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Student’s name                                                  Student’s signature</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
-[...3 lines deleted...]
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
+          <w:p w14:paraId="0346DE9F" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
+          <w:p w14:paraId="50D7218C" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058151D" w:rsidRPr="0085435A" w14:paraId="320516D2" w14:textId="77777777" w:rsidTr="0058151D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="69C7AAD3" w14:textId="68C41196" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>HOME</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSTITUTION: </w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>We confirm that the proposed programme of study/learning agreement is approved</w:t>
+              <w:t>We confirm that the proposed</w:t>
+            </w:r>
+            <w:r w:rsidR="00630CD8">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F47EB">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>learning agreement is approved</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
-[...8 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="2BF15E75" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65C1875E" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Academic Coordinator’s signature</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
-[...7 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="4C730B52" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74863163" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date                                                                      Stamp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -901,140 +933,168 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> signature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D"/>
-[...2 lines deleted...]
-      <w:tr w:rsidR="0058151D" w:rsidTr="0058151D">
+          <w:p w14:paraId="5B2192AE" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="0085435A" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058151D" w:rsidRPr="0085435A" w14:paraId="6A0BDBF1" w14:textId="77777777" w:rsidTr="0058151D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="08494890" w14:textId="2C995CB6" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>HOME</w:t>
+              <w:t>HO</w:t>
+            </w:r>
+            <w:r w:rsidR="0085435A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ST</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSTITUTION: </w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>We confirm that the proposed programme of study/learning agreement is approved</w:t>
+              <w:t xml:space="preserve">We confirm that the </w:t>
+            </w:r>
+            <w:r w:rsidR="00630CD8">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">proposed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F47EB">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>learning agreement is approved</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
-[...8 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="7E7180B8" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63640CD3" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Academic Coordinator’s signature</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
-[...7 lines deleted...]
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+          <w:p w14:paraId="104CEFC5" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="008F47EB" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7297085E" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date                                                                      Stamp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1046,537 +1106,553 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> signature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
+          <w:p w14:paraId="2728FA02" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="0085435A" w:rsidRDefault="0058151D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D"/>
-    <w:p w:rsidR="001B5ECB" w:rsidRPr="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="001B5ECB">
+    <w:p w14:paraId="640195C0" w14:textId="77777777" w:rsidR="0058151D" w:rsidRPr="0085435A" w:rsidRDefault="0058151D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BDAC17D" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="001B5ECB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B5ECB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">CHANGES TO ORIGINAL STUDY PROGRAMME </w:t>
       </w:r>
       <w:r w:rsidRPr="001B5ECB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Academic </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001B5ECB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>year :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001B5ECB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB"/>
+    <w:p w14:paraId="023DB0FB" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="0085435A" w:rsidRDefault="001B5ECB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="0FF1B8FD" w14:textId="77777777" w:rsidTr="00B461BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+          <w:p w14:paraId="13BB3520" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:r w:rsidRPr="00C60F21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>PARTNER UNIVERSITY (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Host</w:t>
             </w:r>
             <w:r w:rsidRPr="00C60F21">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C60F21">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Institution </w:t>
             </w:r>
             <w:r w:rsidRPr="00C60F21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...4 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="6810DC1E" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47527A68" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:r w:rsidRPr="00B06057">
               <w:t>Course Unit Title (Denominazione corso)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+          <w:p w14:paraId="422EBFF9" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16878548" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00B06057">
               <w:t>ECTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...4 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="391E3943" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D9573E" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:r>
               <w:t>D*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+          <w:p w14:paraId="51F4D863" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...10 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="7A1BF1DD" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57879D60" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08AD4425" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...10 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="1C052F5B" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1AB4DB" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2498FBEB" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...10 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="0AE12F09" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF66664" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C2C3E0" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...10 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="63534AD7" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD62AC2" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6233410C" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...4 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="6ABE5847" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6B0003" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:r>
               <w:t>A**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+          <w:p w14:paraId="5CEC27C3" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...10 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="1D5197FC" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="234D7FF9" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3347AD" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...10 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="79F74EF5" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4053D2" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DC7EBF" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...10 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="6ACE9250" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9D0A96" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66ABE073" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...10 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="0081D538" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CFEE8B" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FEF820" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...10 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="074F42B5" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDD86E9" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="408D49A6" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
-[...10 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="3F5975E6" w14:textId="77777777" w:rsidTr="00B461BC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06BECA03" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4814" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="605887AA" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="00B06057" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB"/>
+    <w:p w14:paraId="660CDD08" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
+      <w:tr w:rsidR="001B5ECB" w14:paraId="3DCA2C8D" w14:textId="77777777" w:rsidTr="00B461BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+          <w:p w14:paraId="16886C00" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Student’s name                                                  Student’s signature</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
-[...3 lines deleted...]
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
+          <w:p w14:paraId="0AA40BA7" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+          <w:p w14:paraId="525FBC5D" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B5ECB" w:rsidRPr="0085435A" w14:paraId="70ED05FF" w14:textId="77777777" w:rsidTr="00B461BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
-[...8 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="101C053A" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>HOME</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSTITUTION: </w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>We confirm that the proposed programme of study/learning agreement is approved</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="008F47EB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
-[...8 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="008F47EB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+          <w:p w14:paraId="1E013A0B" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="008F47EB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="301C85C6" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="008F47EB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Academic Coordinator’s signature</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="008F47EB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
-[...7 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+          <w:p w14:paraId="5144C53C" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="008F47EB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="564F7380" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date                                                                      Stamp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1588,150 +1664,163 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> signature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
-[...2 lines deleted...]
-      <w:tr w:rsidR="001B5ECB" w:rsidTr="00B461BC">
+          <w:p w14:paraId="410ED422" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="0085435A" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B5ECB" w:rsidRPr="0085435A" w14:paraId="787A18BC" w14:textId="77777777" w:rsidTr="00B461BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
-[...8 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+          <w:p w14:paraId="500C0C2F" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="793C4D59" w14:textId="061672CF" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>HOME</w:t>
+              <w:t>HO</w:t>
+            </w:r>
+            <w:r w:rsidR="0085435A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ST</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> INSTITUTION: </w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>We confirm that the proposed programme of study/learning agreement is approved</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="008F47EB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
-[...8 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="008F47EB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+          <w:p w14:paraId="19704D37" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="008F47EB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="044EF074" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="008F47EB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Academic Coordinator’s signature</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5ECB" w:rsidRPr="008F47EB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
-[...7 lines deleted...]
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+          <w:p w14:paraId="636B51D4" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="008F47EB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="272F1AFE" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date                                                                      Stamp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1743,318 +1832,334 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e-</w:t>
             </w:r>
             <w:r w:rsidRPr="008F47EB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> signature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC"/>
+          <w:p w14:paraId="552B481B" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="0085435A" w:rsidRDefault="001B5ECB" w:rsidP="00B461BC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001B5ECB" w:rsidRDefault="001B5ECB"/>
-    <w:sectPr w:rsidR="001B5ECB">
+    <w:p w14:paraId="7F13D7D5" w14:textId="77777777" w:rsidR="001B5ECB" w:rsidRPr="0085435A" w:rsidRDefault="001B5ECB">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001B5ECB" w:rsidRPr="0085435A">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+    <w:p w14:paraId="2833AF9B" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+    <w:p w14:paraId="1BFB8DD5" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="477659954"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D">
+      <w:p w14:paraId="091BFBBC" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D">
+  <w:p w14:paraId="1194FE24" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+    <w:p w14:paraId="7B2F4DAA" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+    <w:p w14:paraId="45323849" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="7F09C05A" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D" w:rsidP="0058151D">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AA5A874" wp14:editId="003C4495">
           <wp:extent cx="4777740" cy="792480"/>
           <wp:effectExtent l="0" t="0" r="3810" b="7620"/>
           <wp:docPr id="1" name="Immagine 1" descr="BAN_blu1rigaNero"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="BAN_blu1rigaNero"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4777740" cy="792480"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0058151D" w:rsidRDefault="0058151D">
+  <w:p w14:paraId="34254391" w14:textId="77777777" w:rsidR="0058151D" w:rsidRDefault="0058151D">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0058151D"/>
     <w:rsid w:val="001B5ECB"/>
     <w:rsid w:val="0058151D"/>
+    <w:rsid w:val="00630CD8"/>
     <w:rsid w:val="00811141"/>
+    <w:rsid w:val="0085435A"/>
+    <w:rsid w:val="00CB572A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="137C043D"/>
+  <w14:docId w14:val="14CE8B14"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{649AA7B1-2BD3-4750-B3A6-FE2A0F1B36A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2386,50 +2491,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0058151D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo4Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0058151D"/>
@@ -2445,50 +2551,51 @@
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo5Carattere"/>
     <w:qFormat/>
     <w:rsid w:val="0058151D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo5Carattere">
     <w:name w:val="Titolo 5 Carattere"/>
@@ -2575,51 +2682,51 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo4Carattere">
     <w:name w:val="Titolo 4 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0058151D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2889,69 +2996,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>338</Words>
-  <Characters>1929</Characters>
+  <Words>332</Words>
+  <Characters>1898</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2263</CharactersWithSpaces>
+  <CharactersWithSpaces>2226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ylenia Marza'</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>